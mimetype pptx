--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3e6862afd9554664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9d242103a9f9436d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc697fc4e0d514de4"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R23560c5ad75140c1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc364cef42e144f96"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R88abace189e84131"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R78732107000947d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb174398f4c4040b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rbe30446de8404572"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R201361c77f624a14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8f32fdfe10584c87"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbba0395441f64224"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc697fc4e0d514de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc364cef42e144f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6de26fe72be8487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9c8e68ba769e4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5b1f65b423f94e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R25725c5a04724c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R88abace189e84131" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re9ba07b089b54681" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R23560c5ad75140c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78732107000947d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb174398f4c4040b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbe30446de8404572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R201361c77f624a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8f32fdfe10584c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbba0395441f64224" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R25f71c76608d43ed" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf19aa54934bb4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R3f26628f0de74f9b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3dcce73740f2401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Red3d2c30799e4011" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf19aa54934bb4af4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3dcce73740f2401e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4a49248baead4e93" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R031767050222493f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc8d409ad2d81492a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf34aef27d7424518" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R41f5ca14b618481b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re7be869f85ba4077" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R695f1ad026e44752" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3c19539775a14a3c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>