--- v1 (2026-10-31)
+++ v2 (2026-10-31)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9d242103a9f9436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd40246b2cdd34349" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R23560c5ad75140c1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rab10c1b1948f4b74"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R78732107000947d1"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rbba0395441f64224"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfbc16e4d132e4644"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R011c5c13c324472b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R93f2024b669f4a80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R816fe9d9e8f34a5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R4c57a8da1e784067"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R379af8eb721545a4"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R23560c5ad75140c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R78732107000947d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb174398f4c4040b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbe30446de8404572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R201361c77f624a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8f32fdfe10584c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbba0395441f64224" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R25f71c76608d43ed" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rab10c1b1948f4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfbc16e4d132e4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R011c5c13c324472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R93f2024b669f4a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R816fe9d9e8f34a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4c57a8da1e784067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R379af8eb721545a4" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9799f6a0e23e42c1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3dcce73740f2401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Red3d2c30799e4011" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R18dace1f702044ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Ra02086d459a146b7" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3dcce73740f2401e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R18dace1f702044ae"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc8d409ad2d81492a" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3c19539775a14a3c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf13952e2911e4638" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R01522b9bb27d4180" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfcfff5f6c76a4a97" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R231148e4c4ee420a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0eb674f0458b4a72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf4333ec9705e4974" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>