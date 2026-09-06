--- v0 (2026-09-05)
+++ v1 (2026-09-06)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc6d56c42a615449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf5ff858458ce4a6a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re2aacde1423b4010"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6d99ff181f0a493a"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3dab73fb2df446f6"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0b45c198573a4bdc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd12755cfee904137"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R885e9a8b9ecf4da8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R4334b52fcd66466c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rd5adb89ae1334186"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R95f151acf0c34168"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdc8d2681e51644f7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re2aacde1423b4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3dab73fb2df446f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3202967f4e5643f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc131cd22e5aa44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R19015d2640fc4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4c363e81bba44262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0b45c198573a4bdc" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b8fad5cca9744b2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6d99ff181f0a493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd12755cfee904137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R885e9a8b9ecf4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4334b52fcd66466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd5adb89ae1334186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R95f151acf0c34168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdc8d2681e51644f7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c8f456e94284edf" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1172b3ea61bb4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rdd92e7cd4e834a32" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf09bf277f1b24077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rcef2be1010f746ce" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1172b3ea61bb4a86"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf09bf277f1b24077"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9d039d53fa224b2a" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf629f1d4c7fa40e6" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfed2c2003dcf45e6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2947fd36fd374728" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R01272dbc29f04796" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5c90269589de49ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R255f8644830b4747" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb0011cdc284b48a9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>