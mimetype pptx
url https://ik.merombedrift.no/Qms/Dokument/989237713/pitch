--- v1 (2026-09-06)
+++ v2 (2026-09-06)
@@ -1,119 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf5ff858458ce4a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbc6c1bd75b2e48b1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6d99ff181f0a493a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R15205651edad4418"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd12755cfee904137"/>
-[...4 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdc8d2681e51644f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R75d51e847ab14822"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R104ef1732e18463c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R389662b819454257"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re6e4ee3ac0e449b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R54be5ab7ec4d48ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rcf1e70b1ea2c46ed"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6d99ff181f0a493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd12755cfee904137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R885e9a8b9ecf4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4334b52fcd66466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd5adb89ae1334186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R95f151acf0c34168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdc8d2681e51644f7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2c8f456e94284edf" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R15205651edad4418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R75d51e847ab14822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R104ef1732e18463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R389662b819454257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re6e4ee3ac0e449b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R54be5ab7ec4d48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcf1e70b1ea2c46ed" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rba995bd1f7994da1" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf09bf277f1b24077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rcef2be1010f746ce" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re665903244174fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R54965e736d514353" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf09bf277f1b24077"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re665903244174fff"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -206,66 +206,66 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfed2c2003dcf45e6" /></Relationships>
-[...14 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb0011cdc284b48a9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3eae00477c74405b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc0bd1fa1addb4acb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd9526118e2314610" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R679fec0ea4f1484a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb10e5a57efe64dac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re24962cc13a94144" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>